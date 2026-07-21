--- v0 (2026-06-08)
+++ v1 (2026-07-21)
@@ -17019,79 +17019,57 @@
             <w:r>
               <w:t>$41.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2868" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E1020BC" w14:textId="085B4F70" w:rsidR="00C6413B" w:rsidRDefault="00C6413B" w:rsidP="00C6413B">
             <w:r>
               <w:t>$55.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5DB2E58E" w14:textId="77777777" w:rsidR="004727C3" w:rsidRDefault="00710764" w:rsidP="008F6078">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2166020A" w14:textId="065C0FA1" w:rsidR="006B4BC8" w:rsidRDefault="00B75E84" w:rsidP="004F0765">
+    <w:p w14:paraId="03B2FD5C" w14:textId="6D83E54F" w:rsidR="00811FC0" w:rsidRDefault="00B75E84" w:rsidP="00AA05DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00D81705">
         <w:lastRenderedPageBreak/>
         <w:t>Allowances</w:t>
-      </w:r>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> penalties and overtime are calculated.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5960"/>
         <w:gridCol w:w="8940"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D13D3" w14:paraId="7B914793" w14:textId="77777777" w:rsidTr="002D13D3">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="560"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7F46C863" w14:textId="77777777" w:rsidR="002D13D3" w:rsidRDefault="002333EE">
             <w:pPr>
@@ -17694,61 +17672,61 @@
             <w:tcW w:w="3000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="02C0F8B3" w14:textId="77777777" w:rsidR="00905AE0" w:rsidRDefault="00905AE0" w:rsidP="00905AE0">
             <w:r>
               <w:t>$0.33 per km</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D9EBC2F" w14:textId="77777777" w:rsidR="002D13D3" w:rsidRDefault="002D13D3"/>
     <w:sectPr w:rsidR="002D13D3" w:rsidSect="00435C18">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="1077" w:bottom="680" w:left="1077" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60101833" w14:textId="77777777" w:rsidR="006A304E" w:rsidRDefault="006A304E" w:rsidP="00C561C9">
+    <w:p w14:paraId="48B188A9" w14:textId="77777777" w:rsidR="005F30D5" w:rsidRDefault="005F30D5" w:rsidP="00C561C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36615A5E" w14:textId="77777777" w:rsidR="006A304E" w:rsidRDefault="006A304E" w:rsidP="00C561C9">
+    <w:p w14:paraId="3ECA17D7" w14:textId="77777777" w:rsidR="005F30D5" w:rsidRDefault="005F30D5" w:rsidP="00C561C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -17786,97 +17764,98 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B52A100" w14:textId="5AFBA69A" w:rsidR="00C561C9" w:rsidRDefault="00000000" w:rsidP="00D80C7D">
+  <w:p w14:paraId="5B52A100" w14:textId="5AFBA69A" w:rsidR="00C561C9" w:rsidRDefault="005F30D5" w:rsidP="00D80C7D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="4513"/>
         <w:tab w:val="right" w:pos="14685"/>
       </w:tabs>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="728805694"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="004460AD">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">Award Code: </w:t>
         </w:r>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:alias w:val="Award ID"/>
             <w:tag w:val="o35ec4ddfd2241039fee63abb0628eb5"/>
             <w:id w:val="-56009092"/>
             <w:lock w:val="contentLocked"/>
             <w:placeholder>
               <w:docPart w:val="DE6C7867E8E3443181333A7C29F3ED1D"/>
             </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='4898a21e-2599-4994-baf7-83124ea3350e' xmlns:ns4='e5d48e80-e7bd-4ca5-be73-99e42a033211' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:o35ec4ddfd2241039fee63abb0628eb5[1]/ns2:Terms[1]" w:storeItemID="{982C3C24-6E92-47DA-90E1-6A21F0C22A68}"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:r w:rsidR="004460AD">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>MA000120</w:t>
             </w:r>
           </w:sdtContent>
         </w:sdt>
         <w:r w:rsidR="004460AD">
           <w:t xml:space="preserve">  Effective: </w:t>
         </w:r>
         <w:r w:rsidR="001A6964">
           <w:t>30/06/</w:t>
         </w:r>
         <w:proofErr w:type="gramStart"/>
         <w:r w:rsidR="001A6964">
           <w:t>2026</w:t>
         </w:r>
         <w:r w:rsidR="004460AD">
           <w:t xml:space="preserve">  Published</w:t>
         </w:r>
         <w:proofErr w:type="gramEnd"/>
         <w:r w:rsidR="004460AD">
           <w:t xml:space="preserve">: </w:t>
@@ -17913,97 +17892,98 @@
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="004460AD">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="004460AD">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004460AD">
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="004460AD">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B017139" w14:textId="27C1422C" w:rsidR="00C52F7F" w:rsidRDefault="00000000" w:rsidP="00D80C7D">
+  <w:p w14:paraId="7B017139" w14:textId="27C1422C" w:rsidR="00C52F7F" w:rsidRDefault="005F30D5" w:rsidP="00D80C7D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="4513"/>
         <w:tab w:val="right" w:pos="14685"/>
       </w:tabs>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-27563156"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="004460AD">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">Award Code: </w:t>
         </w:r>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:alias w:val="Award ID"/>
             <w:tag w:val="o35ec4ddfd2241039fee63abb0628eb5"/>
             <w:id w:val="1715471696"/>
             <w:lock w:val="contentLocked"/>
             <w:placeholder>
               <w:docPart w:val="07379A8D4A0D49E09109560D273D26FB"/>
             </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='4898a21e-2599-4994-baf7-83124ea3350e' xmlns:ns4='e5d48e80-e7bd-4ca5-be73-99e42a033211' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:o35ec4ddfd2241039fee63abb0628eb5[1]/ns2:Terms[1]" w:storeItemID="{982C3C24-6E92-47DA-90E1-6A21F0C22A68}"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:r w:rsidR="004460AD">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>MA000120</w:t>
             </w:r>
           </w:sdtContent>
         </w:sdt>
         <w:r w:rsidR="004460AD">
           <w:t xml:space="preserve">  Effective: </w:t>
         </w:r>
         <w:r w:rsidR="001A6964">
           <w:t>30/06/</w:t>
         </w:r>
         <w:proofErr w:type="gramStart"/>
         <w:r w:rsidR="001A6964">
           <w:t>2026</w:t>
         </w:r>
         <w:r w:rsidR="004460AD">
           <w:t xml:space="preserve">  Published</w:t>
         </w:r>
         <w:proofErr w:type="gramEnd"/>
         <w:r w:rsidR="004460AD">
           <w:t xml:space="preserve">: </w:t>
@@ -18041,61 +18021,61 @@
         </w:r>
         <w:r w:rsidR="004460AD">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="004460AD">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004460AD">
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="004460AD">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="614C4F13" w14:textId="77777777" w:rsidR="006A304E" w:rsidRDefault="006A304E" w:rsidP="00C561C9">
+    <w:p w14:paraId="1D51C263" w14:textId="77777777" w:rsidR="005F30D5" w:rsidRDefault="005F30D5" w:rsidP="00C561C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7166319B" w14:textId="77777777" w:rsidR="006A304E" w:rsidRDefault="006A304E" w:rsidP="00C561C9">
+    <w:p w14:paraId="2A167544" w14:textId="77777777" w:rsidR="005F30D5" w:rsidRDefault="005F30D5" w:rsidP="00C561C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C4DE0D9" w14:textId="1EDF7D18" w:rsidR="00435C18" w:rsidRDefault="00FA6F17">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7ECEB604" wp14:editId="4EAF4E94">
@@ -19012,51 +18992,51 @@
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2071032464">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="473524531">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1867136496">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1320694445">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1680962394">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1013070539">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="108"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -19124,90 +19104,92 @@
     <w:rsid w:val="00261720"/>
     <w:rsid w:val="00264301"/>
     <w:rsid w:val="00272C05"/>
     <w:rsid w:val="00280EB4"/>
     <w:rsid w:val="00284BFA"/>
     <w:rsid w:val="00292D23"/>
     <w:rsid w:val="00297686"/>
     <w:rsid w:val="002A1931"/>
     <w:rsid w:val="002A32CB"/>
     <w:rsid w:val="002A76E2"/>
     <w:rsid w:val="002C79EE"/>
     <w:rsid w:val="002D0FB4"/>
     <w:rsid w:val="002D13D3"/>
     <w:rsid w:val="002E0417"/>
     <w:rsid w:val="002E2A82"/>
     <w:rsid w:val="002F09B4"/>
     <w:rsid w:val="002F1CB0"/>
     <w:rsid w:val="002F5E56"/>
     <w:rsid w:val="002F7AD2"/>
     <w:rsid w:val="00307A96"/>
     <w:rsid w:val="00317605"/>
     <w:rsid w:val="003260AA"/>
     <w:rsid w:val="00340FEE"/>
     <w:rsid w:val="00397A26"/>
     <w:rsid w:val="003A089F"/>
+    <w:rsid w:val="003A72A0"/>
     <w:rsid w:val="003B2642"/>
     <w:rsid w:val="003B5AAD"/>
     <w:rsid w:val="003B6640"/>
     <w:rsid w:val="003D3457"/>
     <w:rsid w:val="0041413C"/>
     <w:rsid w:val="00422BF6"/>
     <w:rsid w:val="00430871"/>
     <w:rsid w:val="00435C18"/>
     <w:rsid w:val="004460AD"/>
     <w:rsid w:val="004518D4"/>
     <w:rsid w:val="00452D08"/>
     <w:rsid w:val="0045357C"/>
     <w:rsid w:val="0046006D"/>
     <w:rsid w:val="00467528"/>
     <w:rsid w:val="004727C3"/>
     <w:rsid w:val="00472A7D"/>
     <w:rsid w:val="0047385C"/>
     <w:rsid w:val="004904A1"/>
     <w:rsid w:val="00490B7F"/>
     <w:rsid w:val="00492963"/>
     <w:rsid w:val="004A35FB"/>
     <w:rsid w:val="004B14D8"/>
     <w:rsid w:val="004B1D66"/>
     <w:rsid w:val="004C231A"/>
     <w:rsid w:val="004F0765"/>
     <w:rsid w:val="0050797F"/>
     <w:rsid w:val="005114B9"/>
     <w:rsid w:val="005124C3"/>
     <w:rsid w:val="00515EC1"/>
     <w:rsid w:val="00525DF3"/>
     <w:rsid w:val="005523EC"/>
     <w:rsid w:val="005618E6"/>
     <w:rsid w:val="00571539"/>
     <w:rsid w:val="00572473"/>
     <w:rsid w:val="00577AF6"/>
     <w:rsid w:val="00591C3A"/>
     <w:rsid w:val="00595717"/>
     <w:rsid w:val="005A1077"/>
     <w:rsid w:val="005A26B5"/>
     <w:rsid w:val="005B3442"/>
+    <w:rsid w:val="005F30D5"/>
     <w:rsid w:val="005F366A"/>
     <w:rsid w:val="006030E1"/>
     <w:rsid w:val="006116F5"/>
     <w:rsid w:val="00612DFD"/>
     <w:rsid w:val="00617FE5"/>
     <w:rsid w:val="0062011B"/>
     <w:rsid w:val="00645DE0"/>
     <w:rsid w:val="00664EF7"/>
     <w:rsid w:val="00671FD5"/>
     <w:rsid w:val="00676CF5"/>
     <w:rsid w:val="00681102"/>
     <w:rsid w:val="00694A6A"/>
     <w:rsid w:val="006A304E"/>
     <w:rsid w:val="006A79E6"/>
     <w:rsid w:val="006B22FD"/>
     <w:rsid w:val="006B4BC8"/>
     <w:rsid w:val="006B61AE"/>
     <w:rsid w:val="006C2A01"/>
     <w:rsid w:val="006C7A83"/>
     <w:rsid w:val="006E244C"/>
     <w:rsid w:val="006F01C8"/>
     <w:rsid w:val="006F543B"/>
     <w:rsid w:val="00703A09"/>
     <w:rsid w:val="00710764"/>
     <w:rsid w:val="0071204F"/>
@@ -19245,50 +19227,51 @@
     <w:rsid w:val="008E495F"/>
     <w:rsid w:val="008F6078"/>
     <w:rsid w:val="00903694"/>
     <w:rsid w:val="00905AE0"/>
     <w:rsid w:val="0090771E"/>
     <w:rsid w:val="009224C4"/>
     <w:rsid w:val="00927E9F"/>
     <w:rsid w:val="009460CC"/>
     <w:rsid w:val="00946144"/>
     <w:rsid w:val="0095543F"/>
     <w:rsid w:val="00967775"/>
     <w:rsid w:val="00980581"/>
     <w:rsid w:val="009B36C1"/>
     <w:rsid w:val="009B73AD"/>
     <w:rsid w:val="009C0B14"/>
     <w:rsid w:val="009D0199"/>
     <w:rsid w:val="009D3E38"/>
     <w:rsid w:val="009D5CAF"/>
     <w:rsid w:val="009E595D"/>
     <w:rsid w:val="009F364A"/>
     <w:rsid w:val="00A1045C"/>
     <w:rsid w:val="00A44449"/>
     <w:rsid w:val="00A70DE8"/>
     <w:rsid w:val="00A758E0"/>
     <w:rsid w:val="00A94A49"/>
+    <w:rsid w:val="00AA05DC"/>
     <w:rsid w:val="00AA656A"/>
     <w:rsid w:val="00AD0EE1"/>
     <w:rsid w:val="00AE3F15"/>
     <w:rsid w:val="00AF734F"/>
     <w:rsid w:val="00B00840"/>
     <w:rsid w:val="00B045C9"/>
     <w:rsid w:val="00B1191E"/>
     <w:rsid w:val="00B15A1C"/>
     <w:rsid w:val="00B162F1"/>
     <w:rsid w:val="00B211EF"/>
     <w:rsid w:val="00B42689"/>
     <w:rsid w:val="00B47203"/>
     <w:rsid w:val="00B54CF0"/>
     <w:rsid w:val="00B65400"/>
     <w:rsid w:val="00B704BC"/>
     <w:rsid w:val="00B734EB"/>
     <w:rsid w:val="00B75E84"/>
     <w:rsid w:val="00B922D6"/>
     <w:rsid w:val="00B95490"/>
     <w:rsid w:val="00BA5CB8"/>
     <w:rsid w:val="00BC0F09"/>
     <w:rsid w:val="00BC3C09"/>
     <w:rsid w:val="00BD2B91"/>
     <w:rsid w:val="00BF57AB"/>
     <w:rsid w:val="00C01FCE"/>
@@ -20618,83 +20601,85 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B73040"/>
     <w:rsid w:val="0002572D"/>
     <w:rsid w:val="00067A55"/>
     <w:rsid w:val="00075A45"/>
     <w:rsid w:val="00132DB8"/>
     <w:rsid w:val="001819B9"/>
     <w:rsid w:val="001E5035"/>
     <w:rsid w:val="0021352C"/>
     <w:rsid w:val="00292D82"/>
     <w:rsid w:val="002E3C8F"/>
     <w:rsid w:val="003A089F"/>
+    <w:rsid w:val="003A72A0"/>
     <w:rsid w:val="003F0CAF"/>
     <w:rsid w:val="00467528"/>
     <w:rsid w:val="00477F10"/>
     <w:rsid w:val="004B7D8E"/>
     <w:rsid w:val="004F439D"/>
     <w:rsid w:val="0050797F"/>
     <w:rsid w:val="0057558D"/>
     <w:rsid w:val="005903D3"/>
     <w:rsid w:val="006E3A1F"/>
     <w:rsid w:val="007479A0"/>
     <w:rsid w:val="0085678D"/>
     <w:rsid w:val="0094592C"/>
     <w:rsid w:val="009460CC"/>
     <w:rsid w:val="009A6297"/>
     <w:rsid w:val="009D01A2"/>
     <w:rsid w:val="009D2989"/>
     <w:rsid w:val="009E0B15"/>
     <w:rsid w:val="00A27505"/>
     <w:rsid w:val="00A50FF7"/>
     <w:rsid w:val="00A95158"/>
     <w:rsid w:val="00AB329A"/>
     <w:rsid w:val="00AC424E"/>
     <w:rsid w:val="00AD201A"/>
     <w:rsid w:val="00B45218"/>
     <w:rsid w:val="00B73040"/>
     <w:rsid w:val="00BF7EFE"/>
     <w:rsid w:val="00C13B09"/>
     <w:rsid w:val="00CF4C26"/>
     <w:rsid w:val="00D122AF"/>
     <w:rsid w:val="00D6386B"/>
     <w:rsid w:val="00DD19A3"/>
     <w:rsid w:val="00E52B53"/>
     <w:rsid w:val="00E7059F"/>
+    <w:rsid w:val="00F30EA2"/>
     <w:rsid w:val="00FD1000"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -21457,69 +21442,78 @@
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="7e32c75d-3003-4c55-a9ed-b5987d9eb158">
       <Value>140</Value>
     </TaxCatchAll>
     <Author0 xmlns="5d785132-db90-496e-9c6d-8c95b39feb4d">Fair Work Ombudsman</Author0>
     <Effective_Date xmlns="7e32c75d-3003-4c55-a9ed-b5987d9eb158">2026-06-29T14:00:00+00:00</Effective_Date>
     <PublishTarget xmlns="5d785132-db90-496e-9c6d-8c95b39feb4d" xsi:nil="true"/>
     <ReadyToPublish xmlns="5d785132-db90-496e-9c6d-8c95b39feb4d">false</ReadyToPublish>
     <Legacy_x0020_ID xmlns="5d785132-db90-496e-9c6d-8c95b39feb4d">3375</Legacy_x0020_ID>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100568F765EB87E324EBB069E7BE091F5DC" ma:contentTypeVersion="28" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="845c4bd98a1b80e23605856391c77b71">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7e32c75d-3003-4c55-a9ed-b5987d9eb158" xmlns:ns3="5d785132-db90-496e-9c6d-8c95b39feb4d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="99b5e8c2bc2bec0580aecace8dfe49c4" ns2:_="" ns3:_="">
     <xsd:import namespace="7e32c75d-3003-4c55-a9ed-b5987d9eb158"/>
     <xsd:import namespace="5d785132-db90-496e-9c6d-8c95b39feb4d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Effective_Date"/>
                 <xsd:element ref="ns3:Author0" minOccurs="0"/>
                 <xsd:element ref="ns3:PublishTarget" minOccurs="0"/>
                 <xsd:element ref="ns3:ReadyToPublish" minOccurs="0"/>
                 <xsd:element ref="ns3:Legacy_x0020_ID" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -21674,127 +21668,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6671AE27-CA69-4D43-8436-3DC4B4E26988}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{982C3C24-6E92-47DA-90E1-6A21F0C22A68}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="4898a21e-2599-4994-baf7-83124ea3350e"/>
     <ds:schemaRef ds:uri="e5d48e80-e7bd-4ca5-be73-99e42a033211"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53F4B41A-6C68-4768-A3BB-A3A1203D7B0A}"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6671AE27-CA69-4D43-8436-3DC4B4E26988}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7AB19D9-2DDD-4406-8EE1-A64DBC5243AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A79645E-06C7-4C46-B22B-87C68481D8C5}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>3481</Words>
-  <Characters>19843</Characters>
+  <Words>3458</Words>
+  <Characters>19715</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>165</Lines>
+  <Lines>164</Lines>
   <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>childrens-services-award-ma000120-pay-guide</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23278</CharactersWithSpaces>
+  <CharactersWithSpaces>23127</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>childrens-services-award-ma000120-pay-guide</dc:title>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FWO_BCSTaxHTField0">
     <vt:lpwstr>Projects|3d1abd7a-2fd3-4578-9934-0f9cb886cfe1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="id29a43045c04b1fa984f94001d14b0e">
     <vt:lpwstr/>
   </property>
@@ -21857,78 +21842,78 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="mvRef">
     <vt:lpwstr>Working Documents:DB-598325/0.9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="n8e1c815f3124c36b5058f5c997c106b">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="pfe625d1cdc2481594a810cc822ac722">
     <vt:lpwstr>MA000001|9295ab57-2dab-49ef-85ff-be3d9d5f1699</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="DocumentSetDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Award_Title">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Effective_Date">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Effective_Date">
     <vt:filetime>2015-05-05T14:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Document_Description">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Document_Description">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Document_Type">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Document_Type">
     <vt:lpwstr>Modern Award</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Author0">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Author0">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
     <vt:lpwstr>2022-11-27T21:35:57Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
     <vt:lpwstr>2ad7a147-8cee-4175-8839-5a2b560e3a08</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="_ExtendedDescription">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="Award_x0020_ID">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="Award_x0020_ID">
     <vt:lpwstr>140;#MA000120|119512ee-1864-4fd5-b93d-e85d36e3410d</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="Pre-modern Award ID">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="Pre-modern Award ID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="d2c49bc7740d42e8affd0db540569b74">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="l7f101c4b6304fd5b6f323e084d69162">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="o35ec4ddfd2241039fee63abb0628eb5">
     <vt:lpwstr>MA000120|119512ee-1864-4fd5-b93d-e85d36e3410d</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="d2c49bc7740d42e8affd0db540569b74">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>